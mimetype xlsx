--- v2 (2026-03-19)
+++ v3 (2026-05-03)
@@ -32,1485 +32,1485 @@
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="525">
   <si>
     <t>Sıra No</t>
   </si>
   <si>
     <t>Ülke Kodu</t>
   </si>
   <si>
     <t>Ülke Adı</t>
   </si>
   <si>
     <t>Birim Tutar (TRY)</t>
   </si>
   <si>
     <t>AD</t>
   </si>
   <si>
     <t>Andorra</t>
   </si>
   <si>
-    <t>9,0224</t>
+    <t>9,3806</t>
   </si>
   <si>
     <t>AE</t>
   </si>
   <si>
     <t>Birleşik Arap Emirlikleri</t>
   </si>
   <si>
-    <t>5,2953</t>
+    <t>5,5056</t>
   </si>
   <si>
     <t>AF</t>
   </si>
   <si>
     <t>Afganistan</t>
   </si>
   <si>
-    <t>10,5906</t>
+    <t>11,0111</t>
   </si>
   <si>
     <t>AG</t>
   </si>
   <si>
     <t>Antigua ve Barbuda</t>
   </si>
   <si>
-    <t>13,3809</t>
+    <t>13,9121</t>
   </si>
   <si>
     <t>AI</t>
   </si>
   <si>
     <t>Anguilla</t>
   </si>
   <si>
     <t>AL</t>
   </si>
   <si>
     <t>Arnavutluk</t>
   </si>
   <si>
-    <t>12,22</t>
+    <t>12,7051</t>
   </si>
   <si>
     <t>AM</t>
   </si>
   <si>
     <t>Ermenistan</t>
   </si>
   <si>
     <t>AO</t>
   </si>
   <si>
     <t>Angora</t>
   </si>
   <si>
     <t>AR</t>
   </si>
   <si>
     <t>Arjantin</t>
   </si>
   <si>
     <t>AT</t>
   </si>
   <si>
     <t>Avusturya</t>
   </si>
   <si>
-    <t>9,9796</t>
+    <t>10,3759</t>
   </si>
   <si>
     <t>AU</t>
   </si>
   <si>
     <t>Avustralya</t>
   </si>
   <si>
-    <t>5,7434</t>
+    <t>5,9714</t>
   </si>
   <si>
     <t>AW</t>
   </si>
   <si>
     <t>Aruba</t>
   </si>
   <si>
     <t>AZ</t>
   </si>
   <si>
     <t>Azerbaycan</t>
   </si>
   <si>
-    <t>17,3116</t>
+    <t>17,9989</t>
   </si>
   <si>
     <t>BA</t>
   </si>
   <si>
     <t>Bosna Hersek</t>
   </si>
   <si>
-    <t>5,499</t>
+    <t>5,7173</t>
   </si>
   <si>
     <t>BB</t>
   </si>
   <si>
     <t>Barbados</t>
   </si>
   <si>
-    <t>10,7943</t>
+    <t>11,2229</t>
   </si>
   <si>
     <t>BD</t>
   </si>
   <si>
     <t>Bangladeş</t>
   </si>
   <si>
     <t>BE</t>
   </si>
   <si>
     <t>Belçika</t>
   </si>
   <si>
-    <t>14,2566</t>
+    <t>14,8227</t>
   </si>
   <si>
     <t>BF</t>
   </si>
   <si>
     <t>Burkina Faso</t>
   </si>
   <si>
     <t>BG</t>
   </si>
   <si>
     <t>Bulgaristan</t>
   </si>
   <si>
-    <t>8,3503</t>
+    <t>8,6818</t>
   </si>
   <si>
     <t>BH</t>
   </si>
   <si>
     <t>Bahreyn</t>
   </si>
   <si>
-    <t>3,2587</t>
+    <t>3,388</t>
   </si>
   <si>
     <t>BI</t>
   </si>
   <si>
     <t>Burundi</t>
   </si>
   <si>
-    <t>11,4868</t>
+    <t>11,9428</t>
   </si>
   <si>
     <t>BJ</t>
   </si>
   <si>
     <t>Benin</t>
   </si>
   <si>
-    <t>12,831</t>
+    <t>13,3404</t>
   </si>
   <si>
     <t>BM</t>
   </si>
   <si>
     <t>Bermuda</t>
   </si>
   <si>
-    <t>11,8126</t>
+    <t>12,2816</t>
   </si>
   <si>
     <t>BN</t>
   </si>
   <si>
     <t>Brunei Darussalam</t>
   </si>
   <si>
     <t>BO</t>
   </si>
   <si>
     <t>Bolivya</t>
   </si>
   <si>
-    <t>15,0713</t>
+    <t>15,6697</t>
   </si>
   <si>
     <t>BR</t>
   </si>
   <si>
     <t>Brezilya</t>
   </si>
   <si>
-    <t>3,279</t>
+    <t>3,4092</t>
   </si>
   <si>
     <t>BS</t>
   </si>
   <si>
     <t>Bahamalar</t>
   </si>
   <si>
     <t>BT</t>
   </si>
   <si>
     <t>Butan</t>
   </si>
   <si>
     <t>BW</t>
   </si>
   <si>
     <t>Botsvana</t>
   </si>
   <si>
     <t>BY</t>
   </si>
   <si>
     <t>Belarus</t>
   </si>
   <si>
-    <t>4,3788</t>
+    <t>4,5527</t>
   </si>
   <si>
     <t>BZ</t>
   </si>
   <si>
     <t>Belize</t>
   </si>
   <si>
     <t>CA</t>
   </si>
   <si>
     <t>Kanada</t>
   </si>
   <si>
     <t>CD</t>
   </si>
   <si>
     <t>Kongo Demokratik Cumhuriyeti</t>
   </si>
   <si>
-    <t>120,1629</t>
+    <t>124,9338</t>
   </si>
   <si>
     <t>CF</t>
   </si>
   <si>
     <t>Orta Afrika Cumhuriyeti</t>
   </si>
   <si>
     <t>CG</t>
   </si>
   <si>
     <t>Kongo</t>
   </si>
   <si>
-    <t>7,943</t>
+    <t>8,2583</t>
   </si>
   <si>
     <t>CH</t>
   </si>
   <si>
     <t>İsviçre</t>
   </si>
   <si>
-    <t>7,6375</t>
+    <t>7,9407</t>
   </si>
   <si>
     <t>CI</t>
   </si>
   <si>
     <t>Fildişi Sahili</t>
   </si>
   <si>
-    <t>8,7352</t>
+    <t>9,0821</t>
   </si>
   <si>
     <t>CK</t>
   </si>
   <si>
     <t>Cook Adaları</t>
   </si>
   <si>
     <t>CL</t>
   </si>
   <si>
     <t>Şili</t>
   </si>
   <si>
     <t>CM</t>
   </si>
   <si>
     <t>Kamerun</t>
   </si>
   <si>
-    <t>6,9246</t>
+    <t>7,1996</t>
   </si>
   <si>
     <t>CN</t>
   </si>
   <si>
     <t>Çin</t>
   </si>
   <si>
-    <t>4,888</t>
+    <t>5,0821</t>
   </si>
   <si>
     <t>CO</t>
   </si>
   <si>
     <t>Kolombiya</t>
   </si>
   <si>
     <t>CR</t>
   </si>
   <si>
     <t>Kosta Rika</t>
   </si>
   <si>
-    <t>6,3136</t>
+    <t>6,5643</t>
   </si>
   <si>
     <t>CU</t>
   </si>
   <si>
     <t>Küba</t>
   </si>
   <si>
-    <t>18,5743</t>
+    <t>19,3118</t>
   </si>
   <si>
     <t>CV</t>
   </si>
   <si>
     <t>Cape Verde</t>
   </si>
   <si>
     <t>CW</t>
   </si>
   <si>
     <t>Curacao</t>
   </si>
   <si>
     <t>CY</t>
   </si>
   <si>
     <t>Kıbrıs</t>
   </si>
   <si>
-    <t>3,666</t>
+    <t>3,8115</t>
   </si>
   <si>
     <t>CZ</t>
   </si>
   <si>
     <t>Çek Cumhuriyeti</t>
   </si>
   <si>
-    <t>7,332</t>
+    <t>7,6231</t>
   </si>
   <si>
     <t>DE</t>
   </si>
   <si>
     <t>Almanya</t>
   </si>
   <si>
-    <t>12,5662</t>
+    <t>13,0651</t>
   </si>
   <si>
     <t>DJ</t>
   </si>
   <si>
     <t>Cibuti</t>
   </si>
   <si>
     <t>DK</t>
   </si>
   <si>
     <t>Danimarka</t>
   </si>
   <si>
-    <t>4,1141</t>
+    <t>4,2774</t>
   </si>
   <si>
     <t>DM</t>
   </si>
   <si>
     <t>Dominika</t>
   </si>
   <si>
     <t>DO</t>
   </si>
   <si>
     <t>Dominik Cumhuriyeti</t>
   </si>
   <si>
-    <t>7,5356</t>
+    <t>7,8348</t>
   </si>
   <si>
     <t>DZ</t>
   </si>
   <si>
     <t>Cezayir</t>
   </si>
   <si>
     <t>EC</t>
   </si>
   <si>
     <t>Ekvador</t>
   </si>
   <si>
-    <t>17,9226</t>
+    <t>18,6342</t>
   </si>
   <si>
     <t>EE</t>
   </si>
   <si>
     <t>Estonya</t>
   </si>
   <si>
-    <t>8,7576</t>
+    <t>9,1053</t>
   </si>
   <si>
     <t>EG</t>
   </si>
   <si>
     <t>Mısır</t>
   </si>
   <si>
-    <t>10,387</t>
+    <t>10,7994</t>
   </si>
   <si>
     <t>ER</t>
   </si>
   <si>
     <t>Eritre</t>
   </si>
   <si>
-    <t>11,4664</t>
+    <t>11,9217</t>
   </si>
   <si>
     <t>ES</t>
   </si>
   <si>
     <t>ispanya</t>
   </si>
   <si>
-    <t>8,2077</t>
+    <t>8,5336</t>
   </si>
   <si>
     <t>ET</t>
   </si>
   <si>
     <t>Etiyopya</t>
   </si>
   <si>
     <t>FI</t>
   </si>
   <si>
     <t>Finlandiya</t>
   </si>
   <si>
-    <t>9,5723</t>
+    <t>9,9524</t>
   </si>
   <si>
     <t>FJ</t>
   </si>
   <si>
     <t>Fiji</t>
   </si>
   <si>
-    <t>18,1263</t>
+    <t>18,846</t>
   </si>
   <si>
     <t>FK</t>
   </si>
   <si>
     <t>Falkland Adaları (Malvinas)</t>
   </si>
   <si>
-    <t>11,2016</t>
+    <t>11,6464</t>
   </si>
   <si>
     <t>FM</t>
   </si>
   <si>
     <t>Mikronezya, Federe Devletleri</t>
   </si>
   <si>
     <t>FO</t>
   </si>
   <si>
     <t>Faroe Adaları</t>
   </si>
   <si>
     <t>FR</t>
   </si>
   <si>
     <t>Fransa</t>
   </si>
   <si>
-    <t>9,165</t>
+    <t>9,5289</t>
   </si>
   <si>
     <t>GA</t>
   </si>
   <si>
     <t>Gabon</t>
   </si>
   <si>
-    <t>13,2383</t>
+    <t>13,7639</t>
   </si>
   <si>
     <t>GB</t>
   </si>
   <si>
     <t>Birleşik Krallık</t>
   </si>
   <si>
     <t>GD</t>
   </si>
   <si>
     <t>Grenada</t>
   </si>
   <si>
     <t>GE</t>
   </si>
   <si>
     <t>Gürcistan</t>
   </si>
   <si>
-    <t>13,1365</t>
+    <t>13,658</t>
   </si>
   <si>
     <t>GH</t>
   </si>
   <si>
     <t>Gana</t>
   </si>
   <si>
     <t>GI</t>
   </si>
   <si>
     <t>Cebelitarık</t>
   </si>
   <si>
     <t>GL</t>
   </si>
   <si>
     <t>Grönland</t>
   </si>
   <si>
-    <t>2,444</t>
+    <t>2,541</t>
   </si>
   <si>
     <t>GM</t>
   </si>
   <si>
     <t>Gambiya</t>
   </si>
   <si>
-    <t>10,1222</t>
+    <t>10,5241</t>
   </si>
   <si>
     <t>GN</t>
   </si>
   <si>
     <t>Gine</t>
   </si>
   <si>
-    <t>16,2933</t>
+    <t>16,9402</t>
   </si>
   <si>
     <t>GP</t>
   </si>
   <si>
     <t>Guadeloupe</t>
   </si>
   <si>
-    <t>19,1446</t>
+    <t>19,9047</t>
   </si>
   <si>
     <t>GQ</t>
   </si>
   <si>
     <t>Ekvator Ginesi</t>
   </si>
   <si>
     <t>GR</t>
   </si>
   <si>
     <t>Yunanistan</t>
   </si>
   <si>
-    <t>8,1466</t>
+    <t>8,4701</t>
   </si>
   <si>
     <t>GT</t>
   </si>
   <si>
     <t>Guatemala</t>
   </si>
   <si>
     <t>GW</t>
   </si>
   <si>
     <t>Gine-Bissau</t>
   </si>
   <si>
-    <t>16,11</t>
+    <t>16,7496</t>
   </si>
   <si>
     <t>GY</t>
   </si>
   <si>
     <t>Guyana</t>
   </si>
   <si>
     <t>HK</t>
   </si>
   <si>
     <t>Hong Kong</t>
   </si>
   <si>
     <t>HN</t>
   </si>
   <si>
     <t>Honduras</t>
   </si>
   <si>
     <t>HR</t>
   </si>
   <si>
     <t>Hırvatistan</t>
   </si>
   <si>
     <t>HT</t>
   </si>
   <si>
     <t>Haiti</t>
   </si>
   <si>
     <t>HU</t>
   </si>
   <si>
     <t>Macaristan</t>
   </si>
   <si>
-    <t>11,609</t>
+    <t>12,0699</t>
   </si>
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Endonezya</t>
   </si>
   <si>
-    <t>6,5173</t>
+    <t>6,7761</t>
   </si>
   <si>
     <t>IE</t>
   </si>
   <si>
     <t>İrlanda</t>
   </si>
   <si>
-    <t>9,3686</t>
+    <t>9,7406</t>
   </si>
   <si>
     <t>IL</t>
   </si>
   <si>
     <t>İsrail</t>
   </si>
   <si>
     <t>IN</t>
   </si>
   <si>
     <t>Hindistan</t>
   </si>
   <si>
     <t>IQ</t>
   </si>
   <si>
     <t>Irak</t>
   </si>
   <si>
     <t>IR</t>
   </si>
   <si>
     <t>İran, İslam Cumhuriyeti</t>
   </si>
   <si>
     <t>IS</t>
   </si>
   <si>
     <t>İzlanda</t>
   </si>
   <si>
     <t>IT</t>
   </si>
   <si>
     <t>İtalya</t>
   </si>
   <si>
-    <t>7,7393</t>
+    <t>8,0466</t>
   </si>
   <si>
     <t>JM</t>
   </si>
   <si>
     <t>Jamaika</t>
   </si>
   <si>
     <t>JO</t>
   </si>
   <si>
     <t>Ürdün</t>
   </si>
   <si>
-    <t>14,664</t>
+    <t>15,2462</t>
   </si>
   <si>
     <t>JP</t>
   </si>
   <si>
     <t>Japonya</t>
   </si>
   <si>
     <t>KE</t>
   </si>
   <si>
     <t>Kenya</t>
   </si>
   <si>
     <t>KG</t>
   </si>
   <si>
     <t>Kırgızistan</t>
   </si>
   <si>
     <t>KH</t>
   </si>
   <si>
     <t>Kamboçya</t>
   </si>
   <si>
-    <t>8,4725</t>
+    <t>8,8089</t>
   </si>
   <si>
     <t>KI</t>
   </si>
   <si>
     <t>Kiribati</t>
   </si>
   <si>
-    <t>9,8371</t>
+    <t>10,2276</t>
   </si>
   <si>
     <t>KM</t>
   </si>
   <si>
     <t>Komorlar</t>
   </si>
   <si>
-    <t>9,3075</t>
+    <t>9,6771</t>
   </si>
   <si>
     <t>KN</t>
   </si>
   <si>
     <t>Saint Kitts ve Nevis</t>
   </si>
   <si>
-    <t>12,4236</t>
+    <t>12,9169</t>
   </si>
   <si>
     <t>KP</t>
   </si>
   <si>
     <t>Kore Demokratik Halk Cumhuriyeti</t>
   </si>
   <si>
-    <t>14,2159</t>
+    <t>14,7803</t>
   </si>
   <si>
     <t>KR</t>
   </si>
   <si>
     <t>Kore Cumhuriyeti</t>
   </si>
   <si>
-    <t>4,277</t>
+    <t>4,4468</t>
   </si>
   <si>
     <t>KW</t>
   </si>
   <si>
     <t>Kuveyt</t>
   </si>
   <si>
     <t>KY</t>
   </si>
   <si>
     <t>Cayman Adaları</t>
   </si>
   <si>
     <t>LA</t>
   </si>
   <si>
     <t>Lao Halkı'nın Demokratik Cumhuriyeti</t>
   </si>
   <si>
     <t>LB</t>
   </si>
   <si>
     <t>Lübnan</t>
   </si>
   <si>
     <t>LC</t>
   </si>
   <si>
     <t>Saint Lucia</t>
   </si>
   <si>
     <t>LI</t>
   </si>
   <si>
     <t>Lihtenştayn</t>
   </si>
   <si>
     <t>LK</t>
   </si>
   <si>
     <t>Sri Lanka</t>
   </si>
   <si>
-    <t>9,776</t>
+    <t>10,1641</t>
   </si>
   <si>
     <t>LR</t>
   </si>
   <si>
     <t>Liberya</t>
   </si>
   <si>
     <t>LS</t>
   </si>
   <si>
     <t>Lesotho</t>
   </si>
   <si>
     <t>LT</t>
   </si>
   <si>
     <t>Litvanya</t>
   </si>
   <si>
     <t>LU</t>
   </si>
   <si>
     <t>Lüksemburg</t>
   </si>
   <si>
     <t>LV</t>
   </si>
   <si>
     <t>Letonya</t>
   </si>
   <si>
-    <t>7,1283</t>
+    <t>7,4113</t>
   </si>
   <si>
     <t>LY</t>
   </si>
   <si>
     <t>Libya</t>
   </si>
   <si>
     <t>MA</t>
   </si>
   <si>
     <t>Fas</t>
   </si>
   <si>
     <t>MC</t>
   </si>
   <si>
     <t>Monako</t>
   </si>
   <si>
     <t>MD</t>
   </si>
   <si>
     <t>Moldova, Cumhuriyeti</t>
   </si>
   <si>
     <t>ME</t>
   </si>
   <si>
     <t>Karadağ</t>
   </si>
   <si>
-    <t>5,7026</t>
+    <t>5,9291</t>
   </si>
   <si>
     <t>MG</t>
   </si>
   <si>
     <t>Madagaskar</t>
   </si>
   <si>
-    <t>10,998</t>
+    <t>11,4346</t>
   </si>
   <si>
     <t>MH</t>
   </si>
   <si>
     <t>Marşal Adaları</t>
   </si>
   <si>
     <t>MK</t>
   </si>
   <si>
     <t>Makedonya, Eski Yugoslav Cumhuriyeti</t>
   </si>
   <si>
     <t>ML</t>
   </si>
   <si>
     <t>Mali</t>
   </si>
   <si>
     <t>MM</t>
   </si>
   <si>
     <t>Myanmar</t>
   </si>
   <si>
     <t>MN</t>
   </si>
   <si>
     <t>Moğolistan</t>
   </si>
   <si>
     <t>MO</t>
   </si>
   <si>
     <t>Macao</t>
   </si>
   <si>
     <t>MQ</t>
   </si>
   <si>
     <t>Martinik</t>
   </si>
   <si>
     <t>MR</t>
   </si>
   <si>
     <t>Moritanya</t>
   </si>
   <si>
-    <t>24,4399</t>
+    <t>25,4103</t>
   </si>
   <si>
     <t>MS</t>
   </si>
   <si>
     <t>Montserrat</t>
   </si>
   <si>
     <t>MT</t>
   </si>
   <si>
     <t>Malta</t>
   </si>
   <si>
     <t>MU</t>
   </si>
   <si>
     <t>Mauritius</t>
   </si>
   <si>
-    <t>19,389</t>
+    <t>20,1588</t>
   </si>
   <si>
     <t>MV</t>
   </si>
   <si>
     <t>Maldivler</t>
   </si>
   <si>
     <t>MW</t>
   </si>
   <si>
     <t>Malawi</t>
   </si>
   <si>
     <t>MX</t>
   </si>
   <si>
     <t>Meksika</t>
   </si>
   <si>
-    <t>4,9287</t>
+    <t>5,1244</t>
   </si>
   <si>
     <t>MY</t>
   </si>
   <si>
     <t>Malezya</t>
   </si>
   <si>
     <t>MZ</t>
   </si>
   <si>
     <t>Mozambik</t>
   </si>
   <si>
     <t>NA</t>
   </si>
   <si>
     <t>Namibya</t>
   </si>
   <si>
     <t>NC</t>
   </si>
   <si>
     <t>Yeni Kaledonya</t>
   </si>
   <si>
-    <t>23,7678</t>
+    <t>24,7115</t>
   </si>
   <si>
     <t>NE</t>
   </si>
   <si>
     <t>Nijer</t>
   </si>
   <si>
     <t>NG</t>
   </si>
   <si>
     <t>Nijerya</t>
   </si>
   <si>
-    <t>3,4623</t>
+    <t>3,5998</t>
   </si>
   <si>
     <t>NI</t>
   </si>
   <si>
     <t>Nikaragua</t>
   </si>
   <si>
     <t>NL</t>
   </si>
   <si>
     <t>Hollanda</t>
   </si>
   <si>
-    <t>13,442</t>
+    <t>13,9756</t>
   </si>
   <si>
     <t>NO</t>
   </si>
   <si>
     <t>Norveç</t>
   </si>
   <si>
-    <t>7,6782</t>
+    <t>7,9831</t>
   </si>
   <si>
     <t>NP</t>
   </si>
   <si>
     <t>Nepal</t>
   </si>
   <si>
-    <t>18,3299</t>
+    <t>19,0577</t>
   </si>
   <si>
     <t>NR</t>
   </si>
   <si>
     <t>Nauru</t>
   </si>
   <si>
     <t>NZ</t>
   </si>
   <si>
     <t>Yeni Zelanda</t>
   </si>
   <si>
-    <t>14,053</t>
+    <t>14,6109</t>
   </si>
   <si>
     <t>OM</t>
   </si>
   <si>
     <t>Umman</t>
   </si>
   <si>
-    <t>5,0916</t>
+    <t>5,2938</t>
   </si>
   <si>
     <t>PA</t>
   </si>
   <si>
     <t>Panama</t>
   </si>
   <si>
-    <t>6,721</t>
+    <t>6,9878</t>
   </si>
   <si>
     <t>PE</t>
   </si>
   <si>
     <t>Peru</t>
   </si>
   <si>
     <t>PF</t>
   </si>
   <si>
     <t>Fransız Polinezyası</t>
   </si>
   <si>
-    <t>14,7658</t>
+    <t>15,352</t>
   </si>
   <si>
     <t>PG</t>
   </si>
   <si>
     <t>Papua Yeni Gine</t>
   </si>
   <si>
     <t>PH</t>
   </si>
   <si>
     <t>Filipinler</t>
   </si>
   <si>
     <t>PK</t>
   </si>
   <si>
     <t>Pakistan</t>
   </si>
   <si>
-    <t>3,8697</t>
+    <t>4,0233</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Polonya</t>
   </si>
   <si>
     <t>PM</t>
   </si>
   <si>
     <t>Saint Pierre ve Miquelon</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Porto Riko</t>
   </si>
   <si>
-    <t>12,0163</t>
+    <t>12,4934</t>
   </si>
   <si>
     <t>PT</t>
   </si>
   <si>
     <t>Portekiz</t>
   </si>
   <si>
     <t>PW</t>
   </si>
   <si>
     <t>Palau</t>
   </si>
   <si>
     <t>PY</t>
   </si>
   <si>
     <t>Paraguay</t>
   </si>
   <si>
     <t>QA</t>
   </si>
   <si>
     <t>Katar</t>
   </si>
   <si>
     <t>RE</t>
   </si>
   <si>
     <t>Mayotte</t>
   </si>
   <si>
-    <t>26,2729</t>
+    <t>27,316</t>
   </si>
   <si>
     <t>RO</t>
   </si>
   <si>
     <t>Romanya</t>
   </si>
   <si>
     <t>RS</t>
   </si>
   <si>
     <t>Sırbistan</t>
   </si>
   <si>
     <t>RU</t>
   </si>
   <si>
     <t>Rusya Federasyonu</t>
   </si>
   <si>
-    <t>6,8432</t>
+    <t>7,1149</t>
   </si>
   <si>
     <t>RW</t>
   </si>
   <si>
     <t>Ruanda</t>
   </si>
   <si>
     <t>SA</t>
   </si>
   <si>
     <t>Suudi Arabistan</t>
   </si>
   <si>
     <t>SB</t>
   </si>
   <si>
     <t>Solomon Adaları</t>
   </si>
   <si>
     <t>SC</t>
   </si>
   <si>
     <t>Seyşeller</t>
   </si>
   <si>
     <t>SD</t>
   </si>
   <si>
     <t>Sudan</t>
   </si>
   <si>
-    <t>11,4053</t>
+    <t>11,8581</t>
   </si>
   <si>
     <t>SE</t>
   </si>
   <si>
     <t>İsveç</t>
   </si>
   <si>
-    <t>7,3931</t>
+    <t>7,6866</t>
   </si>
   <si>
     <t>SG</t>
   </si>
   <si>
     <t>Singapur</t>
   </si>
   <si>
     <t>SI</t>
   </si>
   <si>
     <t>Slovenya</t>
   </si>
   <si>
     <t>SK</t>
   </si>
   <si>
     <t>Slovakya</t>
   </si>
   <si>
     <t>SL</t>
   </si>
   <si>
     <t>Sierra Leone</t>
   </si>
   <si>
     <t>SM</t>
   </si>
   <si>
     <t>San Marino</t>
   </si>
   <si>
-    <t>12,3014</t>
+    <t>12,7898</t>
   </si>
   <si>
     <t>SN</t>
   </si>
   <si>
     <t>Senegal</t>
   </si>
   <si>
     <t>SO</t>
   </si>
   <si>
     <t>Somali</t>
   </si>
   <si>
-    <t>16,3951</t>
+    <t>17,0461</t>
   </si>
   <si>
     <t>SR</t>
   </si>
   <si>
     <t>Surinam</t>
   </si>
   <si>
     <t>ST</t>
   </si>
   <si>
     <t>Sao Tome ve Principe</t>
   </si>
   <si>
     <t>SV</t>
   </si>
   <si>
     <t>El Salvador</t>
   </si>
   <si>
     <t>SY</t>
   </si>
   <si>
     <t>Suriye Arap Cumhuriyeti</t>
   </si>
   <si>
-    <t>14,4603</t>
+    <t>15,0344</t>
   </si>
   <si>
     <t>SZ</t>
   </si>
   <si>
     <t>Svaziland</t>
   </si>
   <si>
-    <t>13,9308</t>
+    <t>14,4839</t>
   </si>
   <si>
     <t>TD</t>
   </si>
   <si>
     <t>Çad</t>
   </si>
   <si>
-    <t>13,1161</t>
+    <t>13,6368</t>
   </si>
   <si>
     <t>TG</t>
   </si>
   <si>
     <t>Togo</t>
   </si>
   <si>
     <t>TH</t>
   </si>
   <si>
     <t>Tayland</t>
   </si>
   <si>
     <t>TJ</t>
   </si>
   <si>
     <t>Tacikistan</t>
   </si>
   <si>
-    <t>13,6456</t>
+    <t>14,1874</t>
   </si>
   <si>
     <t>TL</t>
   </si>
   <si>
     <t>Timor-Leste</t>
   </si>
   <si>
     <t>TM</t>
   </si>
   <si>
     <t>Türkmenistan</t>
   </si>
   <si>
-    <t>4,6843</t>
+    <t>4,8703</t>
   </si>
   <si>
     <t>TN</t>
   </si>
   <si>
     <t>Tunus</t>
   </si>
   <si>
     <t>TO</t>
   </si>
   <si>
     <t>Tonga</t>
   </si>
   <si>
     <t>TR</t>
   </si>
   <si>
     <t>Türkiye</t>
   </si>
   <si>
-    <t>1,6293</t>
+    <t>1,694</t>
   </si>
   <si>
     <t>TT</t>
   </si>
   <si>
     <t>Trinidad ve Tobago</t>
   </si>
   <si>
-    <t>20,3666</t>
+    <t>21,1752</t>
   </si>
   <si>
     <t>TW</t>
   </si>
   <si>
     <t>Tayvan</t>
   </si>
   <si>
     <t>TZ</t>
   </si>
   <si>
     <t>Tanzanya Birleşik Cumhuriyeti</t>
   </si>
   <si>
     <t>UA</t>
   </si>
   <si>
     <t>Ukrayna</t>
   </si>
   <si>
     <t>UG</t>
   </si>
   <si>
     <t>Uganda</t>
   </si>
@@ -1547,66 +1547,66 @@
   <si>
     <t>VG</t>
   </si>
   <si>
     <t>İngiliz Virgin Adaları</t>
   </si>
   <si>
     <t>VI</t>
   </si>
   <si>
     <t>ABD Virgin Adaları</t>
   </si>
   <si>
     <t>VN</t>
   </si>
   <si>
     <t>Viet Nam</t>
   </si>
   <si>
     <t>VU</t>
   </si>
   <si>
     <t>Vanuatu</t>
   </si>
   <si>
-    <t>20,2037</t>
+    <t>21,0058</t>
   </si>
   <si>
     <t>WS</t>
   </si>
   <si>
     <t>Samoa</t>
   </si>
   <si>
     <t>YE</t>
   </si>
   <si>
     <t>Yemen</t>
   </si>
   <si>
-    <t>11,7312</t>
+    <t>12,1969</t>
   </si>
   <si>
     <t>ZA</t>
   </si>
   <si>
     <t>Güney Afrika</t>
   </si>
   <si>
     <t>ZM</t>
   </si>
   <si>
     <t>Zambiya</t>
   </si>
   <si>
     <t>ZW</t>
   </si>
   <si>
     <t>Zimbabve</t>
   </si>
   <si>
     <t>TC</t>
   </si>
   <si>
     <t>Turks ve Caicos Adaları</t>
   </si>