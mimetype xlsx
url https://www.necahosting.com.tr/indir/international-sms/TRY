--- v3 (2026-05-03)
+++ v4 (2026-06-17)
@@ -32,1485 +32,1485 @@
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="525">
   <si>
     <t>Sıra No</t>
   </si>
   <si>
     <t>Ülke Kodu</t>
   </si>
   <si>
     <t>Ülke Adı</t>
   </si>
   <si>
     <t>Birim Tutar (TRY)</t>
   </si>
   <si>
     <t>AD</t>
   </si>
   <si>
     <t>Andorra</t>
   </si>
   <si>
-    <t>9,3806</t>
+    <t>9,5013</t>
   </si>
   <si>
     <t>AE</t>
   </si>
   <si>
     <t>Birleşik Arap Emirlikleri</t>
   </si>
   <si>
-    <t>5,5056</t>
+    <t>5,5764</t>
   </si>
   <si>
     <t>AF</t>
   </si>
   <si>
     <t>Afganistan</t>
   </si>
   <si>
-    <t>11,0111</t>
+    <t>11,1528</t>
   </si>
   <si>
     <t>AG</t>
   </si>
   <si>
     <t>Antigua ve Barbuda</t>
   </si>
   <si>
-    <t>13,9121</t>
+    <t>14,0912</t>
   </si>
   <si>
     <t>AI</t>
   </si>
   <si>
     <t>Anguilla</t>
   </si>
   <si>
     <t>AL</t>
   </si>
   <si>
     <t>Arnavutluk</t>
   </si>
   <si>
-    <t>12,7051</t>
+    <t>12,8686</t>
   </si>
   <si>
     <t>AM</t>
   </si>
   <si>
     <t>Ermenistan</t>
   </si>
   <si>
     <t>AO</t>
   </si>
   <si>
     <t>Angora</t>
   </si>
   <si>
     <t>AR</t>
   </si>
   <si>
     <t>Arjantin</t>
   </si>
   <si>
     <t>AT</t>
   </si>
   <si>
     <t>Avusturya</t>
   </si>
   <si>
-    <t>10,3759</t>
+    <t>10,5094</t>
   </si>
   <si>
     <t>AU</t>
   </si>
   <si>
     <t>Avustralya</t>
   </si>
   <si>
-    <t>5,9714</t>
+    <t>6,0483</t>
   </si>
   <si>
     <t>AW</t>
   </si>
   <si>
     <t>Aruba</t>
   </si>
   <si>
     <t>AZ</t>
   </si>
   <si>
     <t>Azerbaycan</t>
   </si>
   <si>
-    <t>17,9989</t>
+    <t>18,2306</t>
   </si>
   <si>
     <t>BA</t>
   </si>
   <si>
     <t>Bosna Hersek</t>
   </si>
   <si>
-    <t>5,7173</t>
+    <t>5,7909</t>
   </si>
   <si>
     <t>BB</t>
   </si>
   <si>
     <t>Barbados</t>
   </si>
   <si>
-    <t>11,2229</t>
+    <t>11,3673</t>
   </si>
   <si>
     <t>BD</t>
   </si>
   <si>
     <t>Bangladeş</t>
   </si>
   <si>
     <t>BE</t>
   </si>
   <si>
     <t>Belçika</t>
   </si>
   <si>
-    <t>14,8227</t>
+    <t>15,0134</t>
   </si>
   <si>
     <t>BF</t>
   </si>
   <si>
     <t>Burkina Faso</t>
   </si>
   <si>
     <t>BG</t>
   </si>
   <si>
     <t>Bulgaristan</t>
   </si>
   <si>
-    <t>8,6818</t>
+    <t>8,7936</t>
   </si>
   <si>
     <t>BH</t>
   </si>
   <si>
     <t>Bahreyn</t>
   </si>
   <si>
-    <t>3,388</t>
+    <t>3,4316</t>
   </si>
   <si>
     <t>BI</t>
   </si>
   <si>
     <t>Burundi</t>
   </si>
   <si>
-    <t>11,9428</t>
+    <t>12,0965</t>
   </si>
   <si>
     <t>BJ</t>
   </si>
   <si>
     <t>Benin</t>
   </si>
   <si>
-    <t>13,3404</t>
+    <t>13,5121</t>
   </si>
   <si>
     <t>BM</t>
   </si>
   <si>
     <t>Bermuda</t>
   </si>
   <si>
-    <t>12,2816</t>
+    <t>12,4397</t>
   </si>
   <si>
     <t>BN</t>
   </si>
   <si>
     <t>Brunei Darussalam</t>
   </si>
   <si>
     <t>BO</t>
   </si>
   <si>
     <t>Bolivya</t>
   </si>
   <si>
-    <t>15,6697</t>
+    <t>15,8713</t>
   </si>
   <si>
     <t>BR</t>
   </si>
   <si>
     <t>Brezilya</t>
   </si>
   <si>
-    <t>3,4092</t>
+    <t>3,4531</t>
   </si>
   <si>
     <t>BS</t>
   </si>
   <si>
     <t>Bahamalar</t>
   </si>
   <si>
     <t>BT</t>
   </si>
   <si>
     <t>Butan</t>
   </si>
   <si>
     <t>BW</t>
   </si>
   <si>
     <t>Botsvana</t>
   </si>
   <si>
     <t>BY</t>
   </si>
   <si>
     <t>Belarus</t>
   </si>
   <si>
-    <t>4,5527</t>
+    <t>4,6113</t>
   </si>
   <si>
     <t>BZ</t>
   </si>
   <si>
     <t>Belize</t>
   </si>
   <si>
     <t>CA</t>
   </si>
   <si>
     <t>Kanada</t>
   </si>
   <si>
     <t>CD</t>
   </si>
   <si>
     <t>Kongo Demokratik Cumhuriyeti</t>
   </si>
   <si>
-    <t>124,9338</t>
+    <t>126,5416</t>
   </si>
   <si>
     <t>CF</t>
   </si>
   <si>
     <t>Orta Afrika Cumhuriyeti</t>
   </si>
   <si>
     <t>CG</t>
   </si>
   <si>
     <t>Kongo</t>
   </si>
   <si>
-    <t>8,2583</t>
+    <t>8,3646</t>
   </si>
   <si>
     <t>CH</t>
   </si>
   <si>
     <t>İsviçre</t>
   </si>
   <si>
-    <t>7,9407</t>
+    <t>8,0429</t>
   </si>
   <si>
     <t>CI</t>
   </si>
   <si>
     <t>Fildişi Sahili</t>
   </si>
   <si>
-    <t>9,0821</t>
+    <t>9,1989</t>
   </si>
   <si>
     <t>CK</t>
   </si>
   <si>
     <t>Cook Adaları</t>
   </si>
   <si>
     <t>CL</t>
   </si>
   <si>
     <t>Şili</t>
   </si>
   <si>
     <t>CM</t>
   </si>
   <si>
     <t>Kamerun</t>
   </si>
   <si>
-    <t>7,1996</t>
+    <t>7,2922</t>
   </si>
   <si>
     <t>CN</t>
   </si>
   <si>
     <t>Çin</t>
   </si>
   <si>
-    <t>5,0821</t>
+    <t>5,1475</t>
   </si>
   <si>
     <t>CO</t>
   </si>
   <si>
     <t>Kolombiya</t>
   </si>
   <si>
     <t>CR</t>
   </si>
   <si>
     <t>Kosta Rika</t>
   </si>
   <si>
-    <t>6,5643</t>
+    <t>6,6488</t>
   </si>
   <si>
     <t>CU</t>
   </si>
   <si>
     <t>Küba</t>
   </si>
   <si>
-    <t>19,3118</t>
+    <t>19,5603</t>
   </si>
   <si>
     <t>CV</t>
   </si>
   <si>
     <t>Cape Verde</t>
   </si>
   <si>
     <t>CW</t>
   </si>
   <si>
     <t>Curacao</t>
   </si>
   <si>
     <t>CY</t>
   </si>
   <si>
     <t>Kıbrıs</t>
   </si>
   <si>
-    <t>3,8115</t>
+    <t>3,8606</t>
   </si>
   <si>
     <t>CZ</t>
   </si>
   <si>
     <t>Çek Cumhuriyeti</t>
   </si>
   <si>
-    <t>7,6231</t>
+    <t>7,7212</t>
   </si>
   <si>
     <t>DE</t>
   </si>
   <si>
     <t>Almanya</t>
   </si>
   <si>
-    <t>13,0651</t>
+    <t>13,2332</t>
   </si>
   <si>
     <t>DJ</t>
   </si>
   <si>
     <t>Cibuti</t>
   </si>
   <si>
     <t>DK</t>
   </si>
   <si>
     <t>Danimarka</t>
   </si>
   <si>
-    <t>4,2774</t>
+    <t>4,3324</t>
   </si>
   <si>
     <t>DM</t>
   </si>
   <si>
     <t>Dominika</t>
   </si>
   <si>
     <t>DO</t>
   </si>
   <si>
     <t>Dominik Cumhuriyeti</t>
   </si>
   <si>
-    <t>7,8348</t>
+    <t>7,9357</t>
   </si>
   <si>
     <t>DZ</t>
   </si>
   <si>
     <t>Cezayir</t>
   </si>
   <si>
     <t>EC</t>
   </si>
   <si>
     <t>Ekvador</t>
   </si>
   <si>
-    <t>18,6342</t>
+    <t>18,874</t>
   </si>
   <si>
     <t>EE</t>
   </si>
   <si>
     <t>Estonya</t>
   </si>
   <si>
-    <t>9,1053</t>
+    <t>9,2225</t>
   </si>
   <si>
     <t>EG</t>
   </si>
   <si>
     <t>Mısır</t>
   </si>
   <si>
-    <t>10,7994</t>
+    <t>10,9383</t>
   </si>
   <si>
     <t>ER</t>
   </si>
   <si>
     <t>Eritre</t>
   </si>
   <si>
-    <t>11,9217</t>
+    <t>12,0751</t>
   </si>
   <si>
     <t>ES</t>
   </si>
   <si>
     <t>ispanya</t>
   </si>
   <si>
-    <t>8,5336</t>
+    <t>8,6434</t>
   </si>
   <si>
     <t>ET</t>
   </si>
   <si>
     <t>Etiyopya</t>
   </si>
   <si>
     <t>FI</t>
   </si>
   <si>
     <t>Finlandiya</t>
   </si>
   <si>
-    <t>9,9524</t>
+    <t>10,0804</t>
   </si>
   <si>
     <t>FJ</t>
   </si>
   <si>
     <t>Fiji</t>
   </si>
   <si>
-    <t>18,846</t>
+    <t>19,0885</t>
   </si>
   <si>
     <t>FK</t>
   </si>
   <si>
     <t>Falkland Adaları (Malvinas)</t>
   </si>
   <si>
-    <t>11,6464</t>
+    <t>11,7962</t>
   </si>
   <si>
     <t>FM</t>
   </si>
   <si>
     <t>Mikronezya, Federe Devletleri</t>
   </si>
   <si>
     <t>FO</t>
   </si>
   <si>
     <t>Faroe Adaları</t>
   </si>
   <si>
     <t>FR</t>
   </si>
   <si>
     <t>Fransa</t>
   </si>
   <si>
-    <t>9,5289</t>
+    <t>9,6515</t>
   </si>
   <si>
     <t>GA</t>
   </si>
   <si>
     <t>Gabon</t>
   </si>
   <si>
-    <t>13,7639</t>
+    <t>13,941</t>
   </si>
   <si>
     <t>GB</t>
   </si>
   <si>
     <t>Birleşik Krallık</t>
   </si>
   <si>
     <t>GD</t>
   </si>
   <si>
     <t>Grenada</t>
   </si>
   <si>
     <t>GE</t>
   </si>
   <si>
     <t>Gürcistan</t>
   </si>
   <si>
-    <t>13,658</t>
+    <t>13,8338</t>
   </si>
   <si>
     <t>GH</t>
   </si>
   <si>
     <t>Gana</t>
   </si>
   <si>
     <t>GI</t>
   </si>
   <si>
     <t>Cebelitarık</t>
   </si>
   <si>
     <t>GL</t>
   </si>
   <si>
     <t>Grönland</t>
   </si>
   <si>
-    <t>2,541</t>
+    <t>2,5737</t>
   </si>
   <si>
     <t>GM</t>
   </si>
   <si>
     <t>Gambiya</t>
   </si>
   <si>
-    <t>10,5241</t>
+    <t>10,6595</t>
   </si>
   <si>
     <t>GN</t>
   </si>
   <si>
     <t>Gine</t>
   </si>
   <si>
-    <t>16,9402</t>
+    <t>17,1582</t>
   </si>
   <si>
     <t>GP</t>
   </si>
   <si>
     <t>Guadeloupe</t>
   </si>
   <si>
-    <t>19,9047</t>
+    <t>20,1609</t>
   </si>
   <si>
     <t>GQ</t>
   </si>
   <si>
     <t>Ekvator Ginesi</t>
   </si>
   <si>
     <t>GR</t>
   </si>
   <si>
     <t>Yunanistan</t>
   </si>
   <si>
-    <t>8,4701</t>
+    <t>8,5791</t>
   </si>
   <si>
     <t>GT</t>
   </si>
   <si>
     <t>Guatemala</t>
   </si>
   <si>
     <t>GW</t>
   </si>
   <si>
     <t>Gine-Bissau</t>
   </si>
   <si>
-    <t>16,7496</t>
+    <t>16,9651</t>
   </si>
   <si>
     <t>GY</t>
   </si>
   <si>
     <t>Guyana</t>
   </si>
   <si>
     <t>HK</t>
   </si>
   <si>
     <t>Hong Kong</t>
   </si>
   <si>
     <t>HN</t>
   </si>
   <si>
     <t>Honduras</t>
   </si>
   <si>
     <t>HR</t>
   </si>
   <si>
     <t>Hırvatistan</t>
   </si>
   <si>
     <t>HT</t>
   </si>
   <si>
     <t>Haiti</t>
   </si>
   <si>
     <t>HU</t>
   </si>
   <si>
     <t>Macaristan</t>
   </si>
   <si>
-    <t>12,0699</t>
+    <t>12,2252</t>
   </si>
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Endonezya</t>
   </si>
   <si>
-    <t>6,7761</t>
+    <t>6,8633</t>
   </si>
   <si>
     <t>IE</t>
   </si>
   <si>
     <t>İrlanda</t>
   </si>
   <si>
-    <t>9,7406</t>
+    <t>9,866</t>
   </si>
   <si>
     <t>IL</t>
   </si>
   <si>
     <t>İsrail</t>
   </si>
   <si>
     <t>IN</t>
   </si>
   <si>
     <t>Hindistan</t>
   </si>
   <si>
     <t>IQ</t>
   </si>
   <si>
     <t>Irak</t>
   </si>
   <si>
     <t>IR</t>
   </si>
   <si>
     <t>İran, İslam Cumhuriyeti</t>
   </si>
   <si>
     <t>IS</t>
   </si>
   <si>
     <t>İzlanda</t>
   </si>
   <si>
     <t>IT</t>
   </si>
   <si>
     <t>İtalya</t>
   </si>
   <si>
-    <t>8,0466</t>
+    <t>8,1501</t>
   </si>
   <si>
     <t>JM</t>
   </si>
   <si>
     <t>Jamaika</t>
   </si>
   <si>
     <t>JO</t>
   </si>
   <si>
     <t>Ürdün</t>
   </si>
   <si>
-    <t>15,2462</t>
+    <t>15,4424</t>
   </si>
   <si>
     <t>JP</t>
   </si>
   <si>
     <t>Japonya</t>
   </si>
   <si>
     <t>KE</t>
   </si>
   <si>
     <t>Kenya</t>
   </si>
   <si>
     <t>KG</t>
   </si>
   <si>
     <t>Kırgızistan</t>
   </si>
   <si>
     <t>KH</t>
   </si>
   <si>
     <t>Kamboçya</t>
   </si>
   <si>
-    <t>8,8089</t>
+    <t>8,9223</t>
   </si>
   <si>
     <t>KI</t>
   </si>
   <si>
     <t>Kiribati</t>
   </si>
   <si>
-    <t>10,2276</t>
+    <t>10,3592</t>
   </si>
   <si>
     <t>KM</t>
   </si>
   <si>
     <t>Komorlar</t>
   </si>
   <si>
-    <t>9,6771</t>
+    <t>9,8016</t>
   </si>
   <si>
     <t>KN</t>
   </si>
   <si>
     <t>Saint Kitts ve Nevis</t>
   </si>
   <si>
-    <t>12,9169</t>
+    <t>13,0831</t>
   </si>
   <si>
     <t>KP</t>
   </si>
   <si>
     <t>Kore Demokratik Halk Cumhuriyeti</t>
   </si>
   <si>
-    <t>14,7803</t>
+    <t>14,9705</t>
   </si>
   <si>
     <t>KR</t>
   </si>
   <si>
     <t>Kore Cumhuriyeti</t>
   </si>
   <si>
-    <t>4,4468</t>
+    <t>4,504</t>
   </si>
   <si>
     <t>KW</t>
   </si>
   <si>
     <t>Kuveyt</t>
   </si>
   <si>
     <t>KY</t>
   </si>
   <si>
     <t>Cayman Adaları</t>
   </si>
   <si>
     <t>LA</t>
   </si>
   <si>
     <t>Lao Halkı'nın Demokratik Cumhuriyeti</t>
   </si>
   <si>
     <t>LB</t>
   </si>
   <si>
     <t>Lübnan</t>
   </si>
   <si>
     <t>LC</t>
   </si>
   <si>
     <t>Saint Lucia</t>
   </si>
   <si>
     <t>LI</t>
   </si>
   <si>
     <t>Lihtenştayn</t>
   </si>
   <si>
     <t>LK</t>
   </si>
   <si>
     <t>Sri Lanka</t>
   </si>
   <si>
-    <t>10,1641</t>
+    <t>10,2949</t>
   </si>
   <si>
     <t>LR</t>
   </si>
   <si>
     <t>Liberya</t>
   </si>
   <si>
     <t>LS</t>
   </si>
   <si>
     <t>Lesotho</t>
   </si>
   <si>
     <t>LT</t>
   </si>
   <si>
     <t>Litvanya</t>
   </si>
   <si>
     <t>LU</t>
   </si>
   <si>
     <t>Lüksemburg</t>
   </si>
   <si>
     <t>LV</t>
   </si>
   <si>
     <t>Letonya</t>
   </si>
   <si>
-    <t>7,4113</t>
+    <t>7,5067</t>
   </si>
   <si>
     <t>LY</t>
   </si>
   <si>
     <t>Libya</t>
   </si>
   <si>
     <t>MA</t>
   </si>
   <si>
     <t>Fas</t>
   </si>
   <si>
     <t>MC</t>
   </si>
   <si>
     <t>Monako</t>
   </si>
   <si>
     <t>MD</t>
   </si>
   <si>
     <t>Moldova, Cumhuriyeti</t>
   </si>
   <si>
     <t>ME</t>
   </si>
   <si>
     <t>Karadağ</t>
   </si>
   <si>
-    <t>5,9291</t>
+    <t>6,0054</t>
   </si>
   <si>
     <t>MG</t>
   </si>
   <si>
     <t>Madagaskar</t>
   </si>
   <si>
-    <t>11,4346</t>
+    <t>11,5818</t>
   </si>
   <si>
     <t>MH</t>
   </si>
   <si>
     <t>Marşal Adaları</t>
   </si>
   <si>
     <t>MK</t>
   </si>
   <si>
     <t>Makedonya, Eski Yugoslav Cumhuriyeti</t>
   </si>
   <si>
     <t>ML</t>
   </si>
   <si>
     <t>Mali</t>
   </si>
   <si>
     <t>MM</t>
   </si>
   <si>
     <t>Myanmar</t>
   </si>
   <si>
     <t>MN</t>
   </si>
   <si>
     <t>Moğolistan</t>
   </si>
   <si>
     <t>MO</t>
   </si>
   <si>
     <t>Macao</t>
   </si>
   <si>
     <t>MQ</t>
   </si>
   <si>
     <t>Martinik</t>
   </si>
   <si>
     <t>MR</t>
   </si>
   <si>
     <t>Moritanya</t>
   </si>
   <si>
-    <t>25,4103</t>
+    <t>25,7373</t>
   </si>
   <si>
     <t>MS</t>
   </si>
   <si>
     <t>Montserrat</t>
   </si>
   <si>
     <t>MT</t>
   </si>
   <si>
     <t>Malta</t>
   </si>
   <si>
     <t>MU</t>
   </si>
   <si>
     <t>Mauritius</t>
   </si>
   <si>
-    <t>20,1588</t>
+    <t>20,4182</t>
   </si>
   <si>
     <t>MV</t>
   </si>
   <si>
     <t>Maldivler</t>
   </si>
   <si>
     <t>MW</t>
   </si>
   <si>
     <t>Malawi</t>
   </si>
   <si>
     <t>MX</t>
   </si>
   <si>
     <t>Meksika</t>
   </si>
   <si>
-    <t>5,1244</t>
+    <t>5,1903</t>
   </si>
   <si>
     <t>MY</t>
   </si>
   <si>
     <t>Malezya</t>
   </si>
   <si>
     <t>MZ</t>
   </si>
   <si>
     <t>Mozambik</t>
   </si>
   <si>
     <t>NA</t>
   </si>
   <si>
     <t>Namibya</t>
   </si>
   <si>
     <t>NC</t>
   </si>
   <si>
     <t>Yeni Kaledonya</t>
   </si>
   <si>
-    <t>24,7115</t>
+    <t>25,0295</t>
   </si>
   <si>
     <t>NE</t>
   </si>
   <si>
     <t>Nijer</t>
   </si>
   <si>
     <t>NG</t>
   </si>
   <si>
     <t>Nijerya</t>
   </si>
   <si>
-    <t>3,5998</t>
+    <t>3,6461</t>
   </si>
   <si>
     <t>NI</t>
   </si>
   <si>
     <t>Nikaragua</t>
   </si>
   <si>
     <t>NL</t>
   </si>
   <si>
     <t>Hollanda</t>
   </si>
   <si>
-    <t>13,9756</t>
+    <t>14,1555</t>
   </si>
   <si>
     <t>NO</t>
   </si>
   <si>
     <t>Norveç</t>
   </si>
   <si>
-    <t>7,9831</t>
+    <t>8,0858</t>
   </si>
   <si>
     <t>NP</t>
   </si>
   <si>
     <t>Nepal</t>
   </si>
   <si>
-    <t>19,0577</t>
+    <t>19,3029</t>
   </si>
   <si>
     <t>NR</t>
   </si>
   <si>
     <t>Nauru</t>
   </si>
   <si>
     <t>NZ</t>
   </si>
   <si>
     <t>Yeni Zelanda</t>
   </si>
   <si>
-    <t>14,6109</t>
+    <t>14,7989</t>
   </si>
   <si>
     <t>OM</t>
   </si>
   <si>
     <t>Umman</t>
   </si>
   <si>
-    <t>5,2938</t>
+    <t>5,3619</t>
   </si>
   <si>
     <t>PA</t>
   </si>
   <si>
     <t>Panama</t>
   </si>
   <si>
-    <t>6,9878</t>
+    <t>7,0777</t>
   </si>
   <si>
     <t>PE</t>
   </si>
   <si>
     <t>Peru</t>
   </si>
   <si>
     <t>PF</t>
   </si>
   <si>
     <t>Fransız Polinezyası</t>
   </si>
   <si>
-    <t>15,352</t>
+    <t>15,5496</t>
   </si>
   <si>
     <t>PG</t>
   </si>
   <si>
     <t>Papua Yeni Gine</t>
   </si>
   <si>
     <t>PH</t>
   </si>
   <si>
     <t>Filipinler</t>
   </si>
   <si>
     <t>PK</t>
   </si>
   <si>
     <t>Pakistan</t>
   </si>
   <si>
-    <t>4,0233</t>
+    <t>4,0751</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Polonya</t>
   </si>
   <si>
     <t>PM</t>
   </si>
   <si>
     <t>Saint Pierre ve Miquelon</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Porto Riko</t>
   </si>
   <si>
-    <t>12,4934</t>
+    <t>12,6542</t>
   </si>
   <si>
     <t>PT</t>
   </si>
   <si>
     <t>Portekiz</t>
   </si>
   <si>
     <t>PW</t>
   </si>
   <si>
     <t>Palau</t>
   </si>
   <si>
     <t>PY</t>
   </si>
   <si>
     <t>Paraguay</t>
   </si>
   <si>
     <t>QA</t>
   </si>
   <si>
     <t>Katar</t>
   </si>
   <si>
     <t>RE</t>
   </si>
   <si>
     <t>Mayotte</t>
   </si>
   <si>
-    <t>27,316</t>
+    <t>27,6676</t>
   </si>
   <si>
     <t>RO</t>
   </si>
   <si>
     <t>Romanya</t>
   </si>
   <si>
     <t>RS</t>
   </si>
   <si>
     <t>Sırbistan</t>
   </si>
   <si>
     <t>RU</t>
   </si>
   <si>
     <t>Rusya Federasyonu</t>
   </si>
   <si>
-    <t>7,1149</t>
+    <t>7,2064</t>
   </si>
   <si>
     <t>RW</t>
   </si>
   <si>
     <t>Ruanda</t>
   </si>
   <si>
     <t>SA</t>
   </si>
   <si>
     <t>Suudi Arabistan</t>
   </si>
   <si>
     <t>SB</t>
   </si>
   <si>
     <t>Solomon Adaları</t>
   </si>
   <si>
     <t>SC</t>
   </si>
   <si>
     <t>Seyşeller</t>
   </si>
   <si>
     <t>SD</t>
   </si>
   <si>
     <t>Sudan</t>
   </si>
   <si>
-    <t>11,8581</t>
+    <t>12,0107</t>
   </si>
   <si>
     <t>SE</t>
   </si>
   <si>
     <t>İsveç</t>
   </si>
   <si>
-    <t>7,6866</t>
+    <t>7,7855</t>
   </si>
   <si>
     <t>SG</t>
   </si>
   <si>
     <t>Singapur</t>
   </si>
   <si>
     <t>SI</t>
   </si>
   <si>
     <t>Slovenya</t>
   </si>
   <si>
     <t>SK</t>
   </si>
   <si>
     <t>Slovakya</t>
   </si>
   <si>
     <t>SL</t>
   </si>
   <si>
     <t>Sierra Leone</t>
   </si>
   <si>
     <t>SM</t>
   </si>
   <si>
     <t>San Marino</t>
   </si>
   <si>
-    <t>12,7898</t>
+    <t>12,9544</t>
   </si>
   <si>
     <t>SN</t>
   </si>
   <si>
     <t>Senegal</t>
   </si>
   <si>
     <t>SO</t>
   </si>
   <si>
     <t>Somali</t>
   </si>
   <si>
-    <t>17,0461</t>
+    <t>17,2654</t>
   </si>
   <si>
     <t>SR</t>
   </si>
   <si>
     <t>Surinam</t>
   </si>
   <si>
     <t>ST</t>
   </si>
   <si>
     <t>Sao Tome ve Principe</t>
   </si>
   <si>
     <t>SV</t>
   </si>
   <si>
     <t>El Salvador</t>
   </si>
   <si>
     <t>SY</t>
   </si>
   <si>
     <t>Suriye Arap Cumhuriyeti</t>
   </si>
   <si>
-    <t>15,0344</t>
+    <t>15,2279</t>
   </si>
   <si>
     <t>SZ</t>
   </si>
   <si>
     <t>Svaziland</t>
   </si>
   <si>
-    <t>14,4839</t>
+    <t>14,6702</t>
   </si>
   <si>
     <t>TD</t>
   </si>
   <si>
     <t>Çad</t>
   </si>
   <si>
-    <t>13,6368</t>
+    <t>13,8123</t>
   </si>
   <si>
     <t>TG</t>
   </si>
   <si>
     <t>Togo</t>
   </si>
   <si>
     <t>TH</t>
   </si>
   <si>
     <t>Tayland</t>
   </si>
   <si>
     <t>TJ</t>
   </si>
   <si>
     <t>Tacikistan</t>
   </si>
   <si>
-    <t>14,1874</t>
+    <t>14,37</t>
   </si>
   <si>
     <t>TL</t>
   </si>
   <si>
     <t>Timor-Leste</t>
   </si>
   <si>
     <t>TM</t>
   </si>
   <si>
     <t>Türkmenistan</t>
   </si>
   <si>
-    <t>4,8703</t>
+    <t>4,933</t>
   </si>
   <si>
     <t>TN</t>
   </si>
   <si>
     <t>Tunus</t>
   </si>
   <si>
     <t>TO</t>
   </si>
   <si>
     <t>Tonga</t>
   </si>
   <si>
     <t>TR</t>
   </si>
   <si>
     <t>Türkiye</t>
   </si>
   <si>
-    <t>1,694</t>
+    <t>1,7158</t>
   </si>
   <si>
     <t>TT</t>
   </si>
   <si>
     <t>Trinidad ve Tobago</t>
   </si>
   <si>
-    <t>21,1752</t>
+    <t>21,4477</t>
   </si>
   <si>
     <t>TW</t>
   </si>
   <si>
     <t>Tayvan</t>
   </si>
   <si>
     <t>TZ</t>
   </si>
   <si>
     <t>Tanzanya Birleşik Cumhuriyeti</t>
   </si>
   <si>
     <t>UA</t>
   </si>
   <si>
     <t>Ukrayna</t>
   </si>
   <si>
     <t>UG</t>
   </si>
   <si>
     <t>Uganda</t>
   </si>
@@ -1547,66 +1547,66 @@
   <si>
     <t>VG</t>
   </si>
   <si>
     <t>İngiliz Virgin Adaları</t>
   </si>
   <si>
     <t>VI</t>
   </si>
   <si>
     <t>ABD Virgin Adaları</t>
   </si>
   <si>
     <t>VN</t>
   </si>
   <si>
     <t>Viet Nam</t>
   </si>
   <si>
     <t>VU</t>
   </si>
   <si>
     <t>Vanuatu</t>
   </si>
   <si>
-    <t>21,0058</t>
+    <t>21,2761</t>
   </si>
   <si>
     <t>WS</t>
   </si>
   <si>
     <t>Samoa</t>
   </si>
   <si>
     <t>YE</t>
   </si>
   <si>
     <t>Yemen</t>
   </si>
   <si>
-    <t>12,1969</t>
+    <t>12,3539</t>
   </si>
   <si>
     <t>ZA</t>
   </si>
   <si>
     <t>Güney Afrika</t>
   </si>
   <si>
     <t>ZM</t>
   </si>
   <si>
     <t>Zambiya</t>
   </si>
   <si>
     <t>ZW</t>
   </si>
   <si>
     <t>Zimbabve</t>
   </si>
   <si>
     <t>TC</t>
   </si>
   <si>
     <t>Turks ve Caicos Adaları</t>
   </si>