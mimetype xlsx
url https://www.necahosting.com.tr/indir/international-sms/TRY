--- v4 (2026-06-17)
+++ v5 (2026-08-02)
@@ -32,1485 +32,1485 @@
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="525">
   <si>
     <t>Sıra No</t>
   </si>
   <si>
     <t>Ülke Kodu</t>
   </si>
   <si>
     <t>Ülke Adı</t>
   </si>
   <si>
     <t>Birim Tutar (TRY)</t>
   </si>
   <si>
     <t>AD</t>
   </si>
   <si>
     <t>Andorra</t>
   </si>
   <si>
-    <t>9,5013</t>
+    <t>9,6884</t>
   </si>
   <si>
     <t>AE</t>
   </si>
   <si>
     <t>Birleşik Arap Emirlikleri</t>
   </si>
   <si>
-    <t>5,5764</t>
+    <t>5,6862</t>
   </si>
   <si>
     <t>AF</t>
   </si>
   <si>
     <t>Afganistan</t>
   </si>
   <si>
-    <t>11,1528</t>
+    <t>11,3723</t>
   </si>
   <si>
     <t>AG</t>
   </si>
   <si>
     <t>Antigua ve Barbuda</t>
   </si>
   <si>
-    <t>14,0912</t>
+    <t>14,3685</t>
   </si>
   <si>
     <t>AI</t>
   </si>
   <si>
     <t>Anguilla</t>
   </si>
   <si>
     <t>AL</t>
   </si>
   <si>
     <t>Arnavutluk</t>
   </si>
   <si>
-    <t>12,8686</t>
+    <t>13,1219</t>
   </si>
   <si>
     <t>AM</t>
   </si>
   <si>
     <t>Ermenistan</t>
   </si>
   <si>
     <t>AO</t>
   </si>
   <si>
     <t>Angora</t>
   </si>
   <si>
     <t>AR</t>
   </si>
   <si>
     <t>Arjantin</t>
   </si>
   <si>
     <t>AT</t>
   </si>
   <si>
     <t>Avusturya</t>
   </si>
   <si>
-    <t>10,5094</t>
+    <t>10,7162</t>
   </si>
   <si>
     <t>AU</t>
   </si>
   <si>
     <t>Avustralya</t>
   </si>
   <si>
-    <t>6,0483</t>
+    <t>6,1673</t>
   </si>
   <si>
     <t>AW</t>
   </si>
   <si>
     <t>Aruba</t>
   </si>
   <si>
     <t>AZ</t>
   </si>
   <si>
     <t>Azerbaycan</t>
   </si>
   <si>
-    <t>18,2306</t>
+    <t>18,5894</t>
   </si>
   <si>
     <t>BA</t>
   </si>
   <si>
     <t>Bosna Hersek</t>
   </si>
   <si>
-    <t>5,7909</t>
+    <t>5,9049</t>
   </si>
   <si>
     <t>BB</t>
   </si>
   <si>
     <t>Barbados</t>
   </si>
   <si>
-    <t>11,3673</t>
+    <t>11,591</t>
   </si>
   <si>
     <t>BD</t>
   </si>
   <si>
     <t>Bangladeş</t>
   </si>
   <si>
     <t>BE</t>
   </si>
   <si>
     <t>Belçika</t>
   </si>
   <si>
-    <t>15,0134</t>
+    <t>15,3089</t>
   </si>
   <si>
     <t>BF</t>
   </si>
   <si>
     <t>Burkina Faso</t>
   </si>
   <si>
     <t>BG</t>
   </si>
   <si>
     <t>Bulgaristan</t>
   </si>
   <si>
-    <t>8,7936</t>
+    <t>8,9666</t>
   </si>
   <si>
     <t>BH</t>
   </si>
   <si>
     <t>Bahreyn</t>
   </si>
   <si>
-    <t>3,4316</t>
+    <t>3,4992</t>
   </si>
   <si>
     <t>BI</t>
   </si>
   <si>
     <t>Burundi</t>
   </si>
   <si>
-    <t>12,0965</t>
+    <t>12,3346</t>
   </si>
   <si>
     <t>BJ</t>
   </si>
   <si>
     <t>Benin</t>
   </si>
   <si>
-    <t>13,5121</t>
+    <t>13,778</t>
   </si>
   <si>
     <t>BM</t>
   </si>
   <si>
     <t>Bermuda</t>
   </si>
   <si>
-    <t>12,4397</t>
+    <t>12,6845</t>
   </si>
   <si>
     <t>BN</t>
   </si>
   <si>
     <t>Brunei Darussalam</t>
   </si>
   <si>
     <t>BO</t>
   </si>
   <si>
     <t>Bolivya</t>
   </si>
   <si>
-    <t>15,8713</t>
+    <t>16,1837</t>
   </si>
   <si>
     <t>BR</t>
   </si>
   <si>
     <t>Brezilya</t>
   </si>
   <si>
-    <t>3,4531</t>
+    <t>3,521</t>
   </si>
   <si>
     <t>BS</t>
   </si>
   <si>
     <t>Bahamalar</t>
   </si>
   <si>
     <t>BT</t>
   </si>
   <si>
     <t>Butan</t>
   </si>
   <si>
     <t>BW</t>
   </si>
   <si>
     <t>Botsvana</t>
   </si>
   <si>
     <t>BY</t>
   </si>
   <si>
     <t>Belarus</t>
   </si>
   <si>
-    <t>4,6113</t>
+    <t>4,702</t>
   </si>
   <si>
     <t>BZ</t>
   </si>
   <si>
     <t>Belize</t>
   </si>
   <si>
     <t>CA</t>
   </si>
   <si>
     <t>Kanada</t>
   </si>
   <si>
     <t>CD</t>
   </si>
   <si>
     <t>Kongo Demokratik Cumhuriyeti</t>
   </si>
   <si>
-    <t>126,5416</t>
+    <t>129,0323</t>
   </si>
   <si>
     <t>CF</t>
   </si>
   <si>
     <t>Orta Afrika Cumhuriyeti</t>
   </si>
   <si>
     <t>CG</t>
   </si>
   <si>
     <t>Kongo</t>
   </si>
   <si>
-    <t>8,3646</t>
+    <t>8,5293</t>
   </si>
   <si>
     <t>CH</t>
   </si>
   <si>
     <t>İsviçre</t>
   </si>
   <si>
-    <t>8,0429</t>
+    <t>8,2012</t>
   </si>
   <si>
     <t>CI</t>
   </si>
   <si>
     <t>Fildişi Sahili</t>
   </si>
   <si>
-    <t>9,1989</t>
+    <t>9,38</t>
   </si>
   <si>
     <t>CK</t>
   </si>
   <si>
     <t>Cook Adaları</t>
   </si>
   <si>
     <t>CL</t>
   </si>
   <si>
     <t>Şili</t>
   </si>
   <si>
     <t>CM</t>
   </si>
   <si>
     <t>Kamerun</t>
   </si>
   <si>
-    <t>7,2922</t>
+    <t>7,4358</t>
   </si>
   <si>
     <t>CN</t>
   </si>
   <si>
     <t>Çin</t>
   </si>
   <si>
-    <t>5,1475</t>
+    <t>5,2488</t>
   </si>
   <si>
     <t>CO</t>
   </si>
   <si>
     <t>Kolombiya</t>
   </si>
   <si>
     <t>CR</t>
   </si>
   <si>
     <t>Kosta Rika</t>
   </si>
   <si>
-    <t>6,6488</t>
+    <t>6,7797</t>
   </si>
   <si>
     <t>CU</t>
   </si>
   <si>
     <t>Küba</t>
   </si>
   <si>
-    <t>19,5603</t>
+    <t>19,9453</t>
   </si>
   <si>
     <t>CV</t>
   </si>
   <si>
     <t>Cape Verde</t>
   </si>
   <si>
     <t>CW</t>
   </si>
   <si>
     <t>Curacao</t>
   </si>
   <si>
     <t>CY</t>
   </si>
   <si>
     <t>Kıbrıs</t>
   </si>
   <si>
-    <t>3,8606</t>
+    <t>3,9366</t>
   </si>
   <si>
     <t>CZ</t>
   </si>
   <si>
     <t>Çek Cumhuriyeti</t>
   </si>
   <si>
-    <t>7,7212</t>
+    <t>7,8732</t>
   </si>
   <si>
     <t>DE</t>
   </si>
   <si>
     <t>Almanya</t>
   </si>
   <si>
-    <t>13,2332</t>
+    <t>13,4937</t>
   </si>
   <si>
     <t>DJ</t>
   </si>
   <si>
     <t>Cibuti</t>
   </si>
   <si>
     <t>DK</t>
   </si>
   <si>
     <t>Danimarka</t>
   </si>
   <si>
-    <t>4,3324</t>
+    <t>4,4177</t>
   </si>
   <si>
     <t>DM</t>
   </si>
   <si>
     <t>Dominika</t>
   </si>
   <si>
     <t>DO</t>
   </si>
   <si>
     <t>Dominik Cumhuriyeti</t>
   </si>
   <si>
-    <t>7,9357</t>
+    <t>8,0919</t>
   </si>
   <si>
     <t>DZ</t>
   </si>
   <si>
     <t>Cezayir</t>
   </si>
   <si>
     <t>EC</t>
   </si>
   <si>
     <t>Ekvador</t>
   </si>
   <si>
-    <t>18,874</t>
+    <t>19,2455</t>
   </si>
   <si>
     <t>EE</t>
   </si>
   <si>
     <t>Estonya</t>
   </si>
   <si>
-    <t>9,2225</t>
+    <t>9,404</t>
   </si>
   <si>
     <t>EG</t>
   </si>
   <si>
     <t>Mısır</t>
   </si>
   <si>
-    <t>10,9383</t>
+    <t>11,1536</t>
   </si>
   <si>
     <t>ER</t>
   </si>
   <si>
     <t>Eritre</t>
   </si>
   <si>
-    <t>12,0751</t>
+    <t>12,3127</t>
   </si>
   <si>
     <t>ES</t>
   </si>
   <si>
     <t>ispanya</t>
   </si>
   <si>
-    <t>8,6434</t>
+    <t>8,8136</t>
   </si>
   <si>
     <t>ET</t>
   </si>
   <si>
     <t>Etiyopya</t>
   </si>
   <si>
     <t>FI</t>
   </si>
   <si>
     <t>Finlandiya</t>
   </si>
   <si>
-    <t>10,0804</t>
+    <t>10,2788</t>
   </si>
   <si>
     <t>FJ</t>
   </si>
   <si>
     <t>Fiji</t>
   </si>
   <si>
-    <t>19,0885</t>
+    <t>19,4642</t>
   </si>
   <si>
     <t>FK</t>
   </si>
   <si>
     <t>Falkland Adaları (Malvinas)</t>
   </si>
   <si>
-    <t>11,7962</t>
+    <t>12,0284</t>
   </si>
   <si>
     <t>FM</t>
   </si>
   <si>
     <t>Mikronezya, Federe Devletleri</t>
   </si>
   <si>
     <t>FO</t>
   </si>
   <si>
     <t>Faroe Adaları</t>
   </si>
   <si>
     <t>FR</t>
   </si>
   <si>
     <t>Fransa</t>
   </si>
   <si>
-    <t>9,6515</t>
+    <t>9,8414</t>
   </si>
   <si>
     <t>GA</t>
   </si>
   <si>
     <t>Gabon</t>
   </si>
   <si>
-    <t>13,941</t>
+    <t>14,2154</t>
   </si>
   <si>
     <t>GB</t>
   </si>
   <si>
     <t>Birleşik Krallık</t>
   </si>
   <si>
     <t>GD</t>
   </si>
   <si>
     <t>Grenada</t>
   </si>
   <si>
     <t>GE</t>
   </si>
   <si>
     <t>Gürcistan</t>
   </si>
   <si>
-    <t>13,8338</t>
+    <t>14,1061</t>
   </si>
   <si>
     <t>GH</t>
   </si>
   <si>
     <t>Gana</t>
   </si>
   <si>
     <t>GI</t>
   </si>
   <si>
     <t>Cebelitarık</t>
   </si>
   <si>
     <t>GL</t>
   </si>
   <si>
     <t>Grönland</t>
   </si>
   <si>
-    <t>2,5737</t>
+    <t>2,6244</t>
   </si>
   <si>
     <t>GM</t>
   </si>
   <si>
     <t>Gambiya</t>
   </si>
   <si>
-    <t>10,6595</t>
+    <t>10,8693</t>
   </si>
   <si>
     <t>GN</t>
   </si>
   <si>
     <t>Gine</t>
   </si>
   <si>
-    <t>17,1582</t>
+    <t>17,4959</t>
   </si>
   <si>
     <t>GP</t>
   </si>
   <si>
     <t>Guadeloupe</t>
   </si>
   <si>
-    <t>20,1609</t>
+    <t>20,5577</t>
   </si>
   <si>
     <t>GQ</t>
   </si>
   <si>
     <t>Ekvator Ginesi</t>
   </si>
   <si>
     <t>GR</t>
   </si>
   <si>
     <t>Yunanistan</t>
   </si>
   <si>
-    <t>8,5791</t>
+    <t>8,7479</t>
   </si>
   <si>
     <t>GT</t>
   </si>
   <si>
     <t>Guatemala</t>
   </si>
   <si>
     <t>GW</t>
   </si>
   <si>
     <t>Gine-Bissau</t>
   </si>
   <si>
-    <t>16,9651</t>
+    <t>17,2991</t>
   </si>
   <si>
     <t>GY</t>
   </si>
   <si>
     <t>Guyana</t>
   </si>
   <si>
     <t>HK</t>
   </si>
   <si>
     <t>Hong Kong</t>
   </si>
   <si>
     <t>HN</t>
   </si>
   <si>
     <t>Honduras</t>
   </si>
   <si>
     <t>HR</t>
   </si>
   <si>
     <t>Hırvatistan</t>
   </si>
   <si>
     <t>HT</t>
   </si>
   <si>
     <t>Haiti</t>
   </si>
   <si>
     <t>HU</t>
   </si>
   <si>
     <t>Macaristan</t>
   </si>
   <si>
-    <t>12,2252</t>
+    <t>12,4658</t>
   </si>
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Endonezya</t>
   </si>
   <si>
-    <t>6,8633</t>
+    <t>6,9984</t>
   </si>
   <si>
     <t>IE</t>
   </si>
   <si>
     <t>İrlanda</t>
   </si>
   <si>
-    <t>9,866</t>
+    <t>10,0601</t>
   </si>
   <si>
     <t>IL</t>
   </si>
   <si>
     <t>İsrail</t>
   </si>
   <si>
     <t>IN</t>
   </si>
   <si>
     <t>Hindistan</t>
   </si>
   <si>
     <t>IQ</t>
   </si>
   <si>
     <t>Irak</t>
   </si>
   <si>
     <t>IR</t>
   </si>
   <si>
     <t>İran, İslam Cumhuriyeti</t>
   </si>
   <si>
     <t>IS</t>
   </si>
   <si>
     <t>İzlanda</t>
   </si>
   <si>
     <t>IT</t>
   </si>
   <si>
     <t>İtalya</t>
   </si>
   <si>
-    <t>8,1501</t>
+    <t>8,3106</t>
   </si>
   <si>
     <t>JM</t>
   </si>
   <si>
     <t>Jamaika</t>
   </si>
   <si>
     <t>JO</t>
   </si>
   <si>
     <t>Ürdün</t>
   </si>
   <si>
-    <t>15,4424</t>
+    <t>15,7463</t>
   </si>
   <si>
     <t>JP</t>
   </si>
   <si>
     <t>Japonya</t>
   </si>
   <si>
     <t>KE</t>
   </si>
   <si>
     <t>Kenya</t>
   </si>
   <si>
     <t>KG</t>
   </si>
   <si>
     <t>Kırgızistan</t>
   </si>
   <si>
     <t>KH</t>
   </si>
   <si>
     <t>Kamboçya</t>
   </si>
   <si>
-    <t>8,9223</t>
+    <t>9,0979</t>
   </si>
   <si>
     <t>KI</t>
   </si>
   <si>
     <t>Kiribati</t>
   </si>
   <si>
-    <t>10,3592</t>
+    <t>10,5631</t>
   </si>
   <si>
     <t>KM</t>
   </si>
   <si>
     <t>Komorlar</t>
   </si>
   <si>
-    <t>9,8016</t>
+    <t>9,9945</t>
   </si>
   <si>
     <t>KN</t>
   </si>
   <si>
     <t>Saint Kitts ve Nevis</t>
   </si>
   <si>
-    <t>13,0831</t>
+    <t>13,3406</t>
   </si>
   <si>
     <t>KP</t>
   </si>
   <si>
     <t>Kore Demokratik Halk Cumhuriyeti</t>
   </si>
   <si>
-    <t>14,9705</t>
+    <t>15,2652</t>
   </si>
   <si>
     <t>KR</t>
   </si>
   <si>
     <t>Kore Cumhuriyeti</t>
   </si>
   <si>
-    <t>4,504</t>
+    <t>4,5927</t>
   </si>
   <si>
     <t>KW</t>
   </si>
   <si>
     <t>Kuveyt</t>
   </si>
   <si>
     <t>KY</t>
   </si>
   <si>
     <t>Cayman Adaları</t>
   </si>
   <si>
     <t>LA</t>
   </si>
   <si>
     <t>Lao Halkı'nın Demokratik Cumhuriyeti</t>
   </si>
   <si>
     <t>LB</t>
   </si>
   <si>
     <t>Lübnan</t>
   </si>
   <si>
     <t>LC</t>
   </si>
   <si>
     <t>Saint Lucia</t>
   </si>
   <si>
     <t>LI</t>
   </si>
   <si>
     <t>Lihtenştayn</t>
   </si>
   <si>
     <t>LK</t>
   </si>
   <si>
     <t>Sri Lanka</t>
   </si>
   <si>
-    <t>10,2949</t>
+    <t>10,4975</t>
   </si>
   <si>
     <t>LR</t>
   </si>
   <si>
     <t>Liberya</t>
   </si>
   <si>
     <t>LS</t>
   </si>
   <si>
     <t>Lesotho</t>
   </si>
   <si>
     <t>LT</t>
   </si>
   <si>
     <t>Litvanya</t>
   </si>
   <si>
     <t>LU</t>
   </si>
   <si>
     <t>Lüksemburg</t>
   </si>
   <si>
     <t>LV</t>
   </si>
   <si>
     <t>Letonya</t>
   </si>
   <si>
-    <t>7,5067</t>
+    <t>7,6545</t>
   </si>
   <si>
     <t>LY</t>
   </si>
   <si>
     <t>Libya</t>
   </si>
   <si>
     <t>MA</t>
   </si>
   <si>
     <t>Fas</t>
   </si>
   <si>
     <t>MC</t>
   </si>
   <si>
     <t>Monako</t>
   </si>
   <si>
     <t>MD</t>
   </si>
   <si>
     <t>Moldova, Cumhuriyeti</t>
   </si>
   <si>
     <t>ME</t>
   </si>
   <si>
     <t>Karadağ</t>
   </si>
   <si>
-    <t>6,0054</t>
+    <t>6,1236</t>
   </si>
   <si>
     <t>MG</t>
   </si>
   <si>
     <t>Madagaskar</t>
   </si>
   <si>
-    <t>11,5818</t>
+    <t>11,8097</t>
   </si>
   <si>
     <t>MH</t>
   </si>
   <si>
     <t>Marşal Adaları</t>
   </si>
   <si>
     <t>MK</t>
   </si>
   <si>
     <t>Makedonya, Eski Yugoslav Cumhuriyeti</t>
   </si>
   <si>
     <t>ML</t>
   </si>
   <si>
     <t>Mali</t>
   </si>
   <si>
     <t>MM</t>
   </si>
   <si>
     <t>Myanmar</t>
   </si>
   <si>
     <t>MN</t>
   </si>
   <si>
     <t>Moğolistan</t>
   </si>
   <si>
     <t>MO</t>
   </si>
   <si>
     <t>Macao</t>
   </si>
   <si>
     <t>MQ</t>
   </si>
   <si>
     <t>Martinik</t>
   </si>
   <si>
     <t>MR</t>
   </si>
   <si>
     <t>Moritanya</t>
   </si>
   <si>
-    <t>25,7373</t>
+    <t>26,2438</t>
   </si>
   <si>
     <t>MS</t>
   </si>
   <si>
     <t>Montserrat</t>
   </si>
   <si>
     <t>MT</t>
   </si>
   <si>
     <t>Malta</t>
   </si>
   <si>
     <t>MU</t>
   </si>
   <si>
     <t>Mauritius</t>
   </si>
   <si>
-    <t>20,4182</t>
+    <t>20,8201</t>
   </si>
   <si>
     <t>MV</t>
   </si>
   <si>
     <t>Maldivler</t>
   </si>
   <si>
     <t>MW</t>
   </si>
   <si>
     <t>Malawi</t>
   </si>
   <si>
     <t>MX</t>
   </si>
   <si>
     <t>Meksika</t>
   </si>
   <si>
-    <t>5,1903</t>
+    <t>5,2925</t>
   </si>
   <si>
     <t>MY</t>
   </si>
   <si>
     <t>Malezya</t>
   </si>
   <si>
     <t>MZ</t>
   </si>
   <si>
     <t>Mozambik</t>
   </si>
   <si>
     <t>NA</t>
   </si>
   <si>
     <t>Namibya</t>
   </si>
   <si>
     <t>NC</t>
   </si>
   <si>
     <t>Yeni Kaledonya</t>
   </si>
   <si>
-    <t>25,0295</t>
+    <t>25,5221</t>
   </si>
   <si>
     <t>NE</t>
   </si>
   <si>
     <t>Nijer</t>
   </si>
   <si>
     <t>NG</t>
   </si>
   <si>
     <t>Nijerya</t>
   </si>
   <si>
-    <t>3,6461</t>
+    <t>3,7179</t>
   </si>
   <si>
     <t>NI</t>
   </si>
   <si>
     <t>Nikaragua</t>
   </si>
   <si>
     <t>NL</t>
   </si>
   <si>
     <t>Hollanda</t>
   </si>
   <si>
-    <t>14,1555</t>
+    <t>14,4341</t>
   </si>
   <si>
     <t>NO</t>
   </si>
   <si>
     <t>Norveç</t>
   </si>
   <si>
-    <t>8,0858</t>
+    <t>8,2449</t>
   </si>
   <si>
     <t>NP</t>
   </si>
   <si>
     <t>Nepal</t>
   </si>
   <si>
-    <t>19,3029</t>
+    <t>19,6829</t>
   </si>
   <si>
     <t>NR</t>
   </si>
   <si>
     <t>Nauru</t>
   </si>
   <si>
     <t>NZ</t>
   </si>
   <si>
     <t>Yeni Zelanda</t>
   </si>
   <si>
-    <t>14,7989</t>
+    <t>15,0902</t>
   </si>
   <si>
     <t>OM</t>
   </si>
   <si>
     <t>Umman</t>
   </si>
   <si>
-    <t>5,3619</t>
+    <t>5,4675</t>
   </si>
   <si>
     <t>PA</t>
   </si>
   <si>
     <t>Panama</t>
   </si>
   <si>
-    <t>7,0777</t>
+    <t>7,2171</t>
   </si>
   <si>
     <t>PE</t>
   </si>
   <si>
     <t>Peru</t>
   </si>
   <si>
     <t>PF</t>
   </si>
   <si>
     <t>Fransız Polinezyası</t>
   </si>
   <si>
-    <t>15,5496</t>
+    <t>15,8557</t>
   </si>
   <si>
     <t>PG</t>
   </si>
   <si>
     <t>Papua Yeni Gine</t>
   </si>
   <si>
     <t>PH</t>
   </si>
   <si>
     <t>Filipinler</t>
   </si>
   <si>
     <t>PK</t>
   </si>
   <si>
     <t>Pakistan</t>
   </si>
   <si>
-    <t>4,0751</t>
+    <t>4,1553</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Polonya</t>
   </si>
   <si>
     <t>PM</t>
   </si>
   <si>
     <t>Saint Pierre ve Miquelon</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Porto Riko</t>
   </si>
   <si>
-    <t>12,6542</t>
+    <t>12,9032</t>
   </si>
   <si>
     <t>PT</t>
   </si>
   <si>
     <t>Portekiz</t>
   </si>
   <si>
     <t>PW</t>
   </si>
   <si>
     <t>Palau</t>
   </si>
   <si>
     <t>PY</t>
   </si>
   <si>
     <t>Paraguay</t>
   </si>
   <si>
     <t>QA</t>
   </si>
   <si>
     <t>Katar</t>
   </si>
   <si>
     <t>RE</t>
   </si>
   <si>
     <t>Mayotte</t>
   </si>
   <si>
-    <t>27,6676</t>
+    <t>28,2121</t>
   </si>
   <si>
     <t>RO</t>
   </si>
   <si>
     <t>Romanya</t>
   </si>
   <si>
     <t>RS</t>
   </si>
   <si>
     <t>Sırbistan</t>
   </si>
   <si>
     <t>RU</t>
   </si>
   <si>
     <t>Rusya Federasyonu</t>
   </si>
   <si>
-    <t>7,2064</t>
+    <t>7,3483</t>
   </si>
   <si>
     <t>RW</t>
   </si>
   <si>
     <t>Ruanda</t>
   </si>
   <si>
     <t>SA</t>
   </si>
   <si>
     <t>Suudi Arabistan</t>
   </si>
   <si>
     <t>SB</t>
   </si>
   <si>
     <t>Solomon Adaları</t>
   </si>
   <si>
     <t>SC</t>
   </si>
   <si>
     <t>Seyşeller</t>
   </si>
   <si>
     <t>SD</t>
   </si>
   <si>
     <t>Sudan</t>
   </si>
   <si>
-    <t>12,0107</t>
+    <t>12,2471</t>
   </si>
   <si>
     <t>SE</t>
   </si>
   <si>
     <t>İsveç</t>
   </si>
   <si>
-    <t>7,7855</t>
+    <t>7,9388</t>
   </si>
   <si>
     <t>SG</t>
   </si>
   <si>
     <t>Singapur</t>
   </si>
   <si>
     <t>SI</t>
   </si>
   <si>
     <t>Slovenya</t>
   </si>
   <si>
     <t>SK</t>
   </si>
   <si>
     <t>Slovakya</t>
   </si>
   <si>
     <t>SL</t>
   </si>
   <si>
     <t>Sierra Leone</t>
   </si>
   <si>
     <t>SM</t>
   </si>
   <si>
     <t>San Marino</t>
   </si>
   <si>
-    <t>12,9544</t>
+    <t>13,2094</t>
   </si>
   <si>
     <t>SN</t>
   </si>
   <si>
     <t>Senegal</t>
   </si>
   <si>
     <t>SO</t>
   </si>
   <si>
     <t>Somali</t>
   </si>
   <si>
-    <t>17,2654</t>
+    <t>17,6052</t>
   </si>
   <si>
     <t>SR</t>
   </si>
   <si>
     <t>Surinam</t>
   </si>
   <si>
     <t>ST</t>
   </si>
   <si>
     <t>Sao Tome ve Principe</t>
   </si>
   <si>
     <t>SV</t>
   </si>
   <si>
     <t>El Salvador</t>
   </si>
   <si>
     <t>SY</t>
   </si>
   <si>
     <t>Suriye Arap Cumhuriyeti</t>
   </si>
   <si>
-    <t>15,2279</t>
+    <t>15,5276</t>
   </si>
   <si>
     <t>SZ</t>
   </si>
   <si>
     <t>Svaziland</t>
   </si>
   <si>
-    <t>14,6702</t>
+    <t>14,959</t>
   </si>
   <si>
     <t>TD</t>
   </si>
   <si>
     <t>Çad</t>
   </si>
   <si>
-    <t>13,8123</t>
+    <t>14,0842</t>
   </si>
   <si>
     <t>TG</t>
   </si>
   <si>
     <t>Togo</t>
   </si>
   <si>
     <t>TH</t>
   </si>
   <si>
     <t>Tayland</t>
   </si>
   <si>
     <t>TJ</t>
   </si>
   <si>
     <t>Tacikistan</t>
   </si>
   <si>
-    <t>14,37</t>
+    <t>14,6528</t>
   </si>
   <si>
     <t>TL</t>
   </si>
   <si>
     <t>Timor-Leste</t>
   </si>
   <si>
     <t>TM</t>
   </si>
   <si>
     <t>Türkmenistan</t>
   </si>
   <si>
-    <t>4,933</t>
+    <t>5,0301</t>
   </si>
   <si>
     <t>TN</t>
   </si>
   <si>
     <t>Tunus</t>
   </si>
   <si>
     <t>TO</t>
   </si>
   <si>
     <t>Tonga</t>
   </si>
   <si>
     <t>TR</t>
   </si>
   <si>
     <t>Türkiye</t>
   </si>
   <si>
-    <t>1,7158</t>
+    <t>1,7496</t>
   </si>
   <si>
     <t>TT</t>
   </si>
   <si>
     <t>Trinidad ve Tobago</t>
   </si>
   <si>
-    <t>21,4477</t>
+    <t>21,8699</t>
   </si>
   <si>
     <t>TW</t>
   </si>
   <si>
     <t>Tayvan</t>
   </si>
   <si>
     <t>TZ</t>
   </si>
   <si>
     <t>Tanzanya Birleşik Cumhuriyeti</t>
   </si>
   <si>
     <t>UA</t>
   </si>
   <si>
     <t>Ukrayna</t>
   </si>
   <si>
     <t>UG</t>
   </si>
   <si>
     <t>Uganda</t>
   </si>
@@ -1547,66 +1547,66 @@
   <si>
     <t>VG</t>
   </si>
   <si>
     <t>İngiliz Virgin Adaları</t>
   </si>
   <si>
     <t>VI</t>
   </si>
   <si>
     <t>ABD Virgin Adaları</t>
   </si>
   <si>
     <t>VN</t>
   </si>
   <si>
     <t>Viet Nam</t>
   </si>
   <si>
     <t>VU</t>
   </si>
   <si>
     <t>Vanuatu</t>
   </si>
   <si>
-    <t>21,2761</t>
+    <t>21,6949</t>
   </si>
   <si>
     <t>WS</t>
   </si>
   <si>
     <t>Samoa</t>
   </si>
   <si>
     <t>YE</t>
   </si>
   <si>
     <t>Yemen</t>
   </si>
   <si>
-    <t>12,3539</t>
+    <t>12,597</t>
   </si>
   <si>
     <t>ZA</t>
   </si>
   <si>
     <t>Güney Afrika</t>
   </si>
   <si>
     <t>ZM</t>
   </si>
   <si>
     <t>Zambiya</t>
   </si>
   <si>
     <t>ZW</t>
   </si>
   <si>
     <t>Zimbabve</t>
   </si>
   <si>
     <t>TC</t>
   </si>
   <si>
     <t>Turks ve Caicos Adaları</t>
   </si>